--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Koleksiyon" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Koleksiyon'!$A$1:$L$974</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Koleksiyon'!$A$1:$L$977</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -435,51 +435,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L974"/>
+  <dimension ref="A1:L977"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="26" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="32" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -18679,51 +18679,51 @@
           <t>TDP-0379</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
           <t>Land Cruiser 80</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
           <t>Mod Stuos</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
           <t>2/10</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
           <t>91/250</t>
         </is>
       </c>
       <c r="J380" s="2" t="inlineStr"/>
       <c r="K380" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">HCT64-M524
 </t>
         </is>
       </c>
       <c r="L380" s="2" t="inlineStr">
@@ -18738,51 +18738,51 @@
           <t>TDP-0380</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
           <t>Land Cruiser</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr"/>
       <c r="H381" s="2" t="inlineStr">
         <is>
           <t>4/5</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr"/>
       <c r="J381" s="2" t="inlineStr"/>
       <c r="K381" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">HDH10-D711
 </t>
         </is>
       </c>
       <c r="L381" s="2" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
@@ -19469,51 +19469,51 @@
           <t>TDP-0395</t>
         </is>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
           <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
           <t>G 500</t>
         </is>
       </c>
       <c r="D396" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
           <t>Matchbox</t>
         </is>
       </c>
       <c r="F396" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G396" s="2" t="inlineStr"/>
       <c r="H396" s="2" t="inlineStr"/>
       <c r="I396" s="2" t="inlineStr"/>
       <c r="J396" s="2" t="inlineStr"/>
       <c r="K396" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">HJF43-LA10
 </t>
         </is>
       </c>
       <c r="L396" s="2" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="inlineStr">
         <is>
           <t>TDP-0396</t>
         </is>
       </c>
       <c r="B397" s="2" t="inlineStr">
@@ -28017,51 +28017,51 @@
           <t>TDP-0556</t>
         </is>
       </c>
       <c r="B557" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C557" s="2" t="inlineStr">
         <is>
           <t>Land Cruiser</t>
         </is>
       </c>
       <c r="D557" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E557" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F557" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G557" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels 5th Anniversary</t>
         </is>
       </c>
       <c r="H557" s="2" t="inlineStr">
         <is>
           <t>2/6</t>
         </is>
       </c>
       <c r="I557" s="2" t="inlineStr"/>
       <c r="J557" s="2" t="inlineStr"/>
       <c r="K557" s="2" t="inlineStr"/>
       <c r="L557" s="2" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="inlineStr">
         <is>
           <t>TDP-0557</t>
@@ -38727,51 +38727,51 @@
           <t>TDP-0763</t>
         </is>
       </c>
       <c r="B764" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C764" s="2" t="inlineStr">
         <is>
           <t>Land Cruiser</t>
         </is>
       </c>
       <c r="D764" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E764" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F764" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G764" s="2" t="inlineStr">
         <is>
           <t>Car Culture - HW Off Road</t>
         </is>
       </c>
       <c r="H764" s="2" t="inlineStr">
         <is>
           <t>5/5</t>
         </is>
       </c>
       <c r="I764" s="2" t="inlineStr"/>
       <c r="J764" s="2" t="inlineStr"/>
       <c r="K764" s="2" t="inlineStr">
         <is>
           <t>FPY86</t>
         </is>
       </c>
       <c r="L764" s="2" t="inlineStr">
         <is>
           <t>2025-11-19</t>
         </is>
       </c>
     </row>
@@ -42021,51 +42021,51 @@
           <t>TDP-0827</t>
         </is>
       </c>
       <c r="B828" s="2" t="inlineStr">
         <is>
           <t>Infiniti</t>
         </is>
       </c>
       <c r="C828" s="2" t="inlineStr">
         <is>
           <t>QX30</t>
         </is>
       </c>
       <c r="D828" s="2" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E828" s="2" t="inlineStr">
         <is>
           <t>Texho Napk</t>
         </is>
       </c>
       <c r="F828" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G828" s="2" t="inlineStr"/>
       <c r="H828" s="2" t="inlineStr"/>
       <c r="I828" s="2" t="inlineStr"/>
       <c r="J828" s="2" t="inlineStr"/>
       <c r="K828" s="2" t="inlineStr">
         <is>
           <t>Rusya Polis Arabası</t>
         </is>
       </c>
       <c r="L828" s="2" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="2" t="inlineStr">
         <is>
           <t>TDP-0828</t>
         </is>
       </c>
       <c r="B829" s="2" t="inlineStr">
         <is>
@@ -44523,51 +44523,51 @@
           <t>TDP-0877</t>
         </is>
       </c>
       <c r="B878" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C878" s="2" t="inlineStr">
         <is>
           <t>4 Runner</t>
         </is>
       </c>
       <c r="D878" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E878" s="2" t="inlineStr">
         <is>
           <t>Matchbox</t>
         </is>
       </c>
       <c r="F878" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G878" s="2" t="inlineStr">
         <is>
           <t>Matchbox Super Chase</t>
         </is>
       </c>
       <c r="H878" s="2" t="inlineStr"/>
       <c r="I878" s="2" t="inlineStr"/>
       <c r="J878" s="2" t="inlineStr"/>
       <c r="K878" s="2" t="inlineStr">
         <is>
           <t>2/4</t>
         </is>
       </c>
       <c r="L878" s="2" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="2" t="inlineStr">
         <is>
           <t>TDP-0878</t>
@@ -45042,51 +45042,51 @@
           <t>TDP-0887</t>
         </is>
       </c>
       <c r="B888" s="2" t="inlineStr">
         <is>
           <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C888" s="2" t="inlineStr">
         <is>
           <t>Amg G 63</t>
         </is>
       </c>
       <c r="D888" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E888" s="2" t="inlineStr">
         <is>
           <t>Majorette</t>
         </is>
       </c>
       <c r="F888" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G888" s="2" t="inlineStr">
         <is>
           <t>Amg</t>
         </is>
       </c>
       <c r="H888" s="2" t="inlineStr"/>
       <c r="I888" s="2" t="inlineStr"/>
       <c r="J888" s="2" t="inlineStr"/>
       <c r="K888" s="2" t="inlineStr"/>
       <c r="L888" s="2" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="2" t="inlineStr">
         <is>
           <t>TDP-0888</t>
         </is>
       </c>
       <c r="B889" s="2" t="inlineStr">
         <is>
@@ -47595,51 +47595,51 @@
           <t>TDP-0937</t>
         </is>
       </c>
       <c r="B938" s="2" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C938" s="2" t="inlineStr">
         <is>
           <t>Land Cruiser</t>
         </is>
       </c>
       <c r="D938" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E938" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F938" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G938" s="2" t="inlineStr">
         <is>
           <t>Fast &amp; Furious 25TH</t>
         </is>
       </c>
       <c r="H938" s="2" t="inlineStr">
         <is>
           <t>5/5</t>
         </is>
       </c>
       <c r="I938" s="2" t="inlineStr"/>
       <c r="J938" s="2" t="inlineStr"/>
       <c r="K938" s="2" t="inlineStr">
         <is>
           <t>HNW46-979Q</t>
         </is>
       </c>
       <c r="L938" s="2" t="inlineStr">
         <is>
           <t>2026-06-17</t>
         </is>
       </c>
     </row>
@@ -47749,51 +47749,51 @@
           <t>TDP-0940</t>
         </is>
       </c>
       <c r="B941" s="2" t="inlineStr">
         <is>
           <t>Range Rover</t>
         </is>
       </c>
       <c r="C941" s="2" t="inlineStr">
         <is>
           <t>Classic</t>
         </is>
       </c>
       <c r="D941" s="2" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E941" s="2" t="inlineStr">
         <is>
           <t>Hot Wheels</t>
         </is>
       </c>
       <c r="F941" s="2" t="inlineStr">
         <is>
-          <t>jeep</t>
+          <t>Jeep</t>
         </is>
       </c>
       <c r="G941" s="2" t="inlineStr">
         <is>
           <t>Zamac Edition 2026</t>
         </is>
       </c>
       <c r="H941" s="2" t="inlineStr"/>
       <c r="I941" s="2" t="inlineStr"/>
       <c r="J941" s="2" t="inlineStr"/>
       <c r="K941" s="2" t="inlineStr"/>
       <c r="L941" s="2" t="inlineStr">
         <is>
           <t>2026-06-23</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="2" t="inlineStr">
         <is>
           <t>TDP-0941</t>
         </is>
       </c>
       <c r="B942" s="2" t="inlineStr">
         <is>
@@ -49434,45 +49434,191 @@
       </c>
       <c r="F974" s="2" t="inlineStr">
         <is>
           <t>Otomobil</t>
         </is>
       </c>
       <c r="G974" s="2" t="inlineStr">
         <is>
           <t>Fast &amp; Furious</t>
         </is>
       </c>
       <c r="H974" s="2" t="inlineStr">
         <is>
           <t>5/5</t>
         </is>
       </c>
       <c r="I974" s="2" t="inlineStr"/>
       <c r="J974" s="2" t="inlineStr"/>
       <c r="K974" s="2" t="inlineStr"/>
       <c r="L974" s="2" t="inlineStr">
         <is>
           <t>2026-09-15</t>
         </is>
       </c>
     </row>
+    <row r="975">
+      <c r="A975" s="2" t="inlineStr">
+        <is>
+          <t>TDP-0974</t>
+        </is>
+      </c>
+      <c r="B975" s="2" t="inlineStr">
+        <is>
+          <t>Chevrolet</t>
+        </is>
+      </c>
+      <c r="C975" s="2" t="inlineStr">
+        <is>
+          <t>K5 Blazer</t>
+        </is>
+      </c>
+      <c r="D975" s="2" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E975" s="2" t="inlineStr">
+        <is>
+          <t>Hot Wheels</t>
+        </is>
+      </c>
+      <c r="F975" s="2" t="inlineStr">
+        <is>
+          <t>Jeep</t>
+        </is>
+      </c>
+      <c r="G975" s="2" t="inlineStr">
+        <is>
+          <t>Pop Culture - Stranger Things 1985</t>
+        </is>
+      </c>
+      <c r="H975" s="2" t="inlineStr"/>
+      <c r="I975" s="2" t="inlineStr"/>
+      <c r="J975" s="2" t="inlineStr"/>
+      <c r="K975" s="2" t="inlineStr">
+        <is>
+          <t>JHW86</t>
+        </is>
+      </c>
+      <c r="L975" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="2" t="inlineStr">
+        <is>
+          <t>TDP-0975</t>
+        </is>
+      </c>
+      <c r="B976" s="2" t="inlineStr">
+        <is>
+          <t>Ford</t>
+        </is>
+      </c>
+      <c r="C976" s="2" t="inlineStr">
+        <is>
+          <t>Branco</t>
+        </is>
+      </c>
+      <c r="D976" s="2" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E976" s="2" t="inlineStr">
+        <is>
+          <t>Hot Wheels</t>
+        </is>
+      </c>
+      <c r="F976" s="2" t="inlineStr">
+        <is>
+          <t>Jeep</t>
+        </is>
+      </c>
+      <c r="G976" s="2" t="inlineStr">
+        <is>
+          <t>Silver Series - Pantone</t>
+        </is>
+      </c>
+      <c r="H976" s="2" t="inlineStr">
+        <is>
+          <t>6/6</t>
+        </is>
+      </c>
+      <c r="I976" s="2" t="inlineStr"/>
+      <c r="J976" s="2" t="inlineStr"/>
+      <c r="K976" s="2" t="inlineStr"/>
+      <c r="L976" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="2" t="inlineStr">
+        <is>
+          <t>TDP-0976</t>
+        </is>
+      </c>
+      <c r="B977" s="2" t="inlineStr">
+        <is>
+          <t>Porsche</t>
+        </is>
+      </c>
+      <c r="C977" s="2" t="inlineStr">
+        <is>
+          <t>930 Turbo</t>
+        </is>
+      </c>
+      <c r="D977" s="2" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E977" s="2" t="inlineStr">
+        <is>
+          <t>Majorette</t>
+        </is>
+      </c>
+      <c r="F977" s="2" t="inlineStr">
+        <is>
+          <t>Otomobil</t>
+        </is>
+      </c>
+      <c r="G977" s="2" t="inlineStr">
+        <is>
+          <t>Collection - Porsche</t>
+        </is>
+      </c>
+      <c r="H977" s="2" t="inlineStr"/>
+      <c r="I977" s="2" t="inlineStr"/>
+      <c r="J977" s="2" t="inlineStr"/>
+      <c r="K977" s="2" t="inlineStr"/>
+      <c r="L977" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:L974"/>
+  <autoFilter ref="A1:L977"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>